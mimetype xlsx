--- v2 (2026-06-01)
+++ v3 (2026-09-28)
@@ -35,51 +35,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <x:fileVersion appName="SpreadsheetLight"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Web\vaud-stat-dechets.ch\www\www\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79F4C28C-C0AA-4200-93B2-8249B166C9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
     <x:workbookView xWindow="56820" yWindow="0" windowWidth="20085" windowHeight="19335"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Rapport" sheetId="1" r:id="rId1"/>
     <x:sheet name="Formules" sheetId="2" r:id="rId2"/>
     <x:sheet name="data" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="CITY">Formules!#REF!</x:definedName>
     <x:definedName name="YEAR_1">Rapport!$G$11</x:definedName>
     <x:definedName name="YEAR_2">Rapport!$F$11</x:definedName>
     <x:definedName name="_xlnm.Print_Area" localSheetId="0">Rapport!$A:$I</x:definedName>
   </x:definedNames>
-  <x:calcPr calcId="191029"/>
+  <x:calcPr calcId="191029" fullCalcOnLoad="1"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="H12" i="1" l="1"/>
   <x:c r="H17"/>
   <x:c r="H18"/>
   <x:c r="H19"/>
@@ -4861,57 +4861,57 @@
     <x:tableColumn id="3" name="Papier et carton" dataDxfId="12" xr3:uid="{B6E96AD9-E64B-4215-B93D-CD66EFC41B02}">
       <x:calculatedColumnFormula>Source[[#This Row],[Papier, Carton (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="4" name="Métaux" dataDxfId="11" xr3:uid="{0FBFCC04-0DC8-4179-923F-17D3CF6987ED}">
       <x:calculatedColumnFormula>Source[[#This Row],[Métaux (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="5" name="Verre" dataDxfId="10" xr3:uid="{B932A449-B61A-4A85-B432-9553ED39F9EA}">
       <x:calculatedColumnFormula>Source[[#This Row],[Verre (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="6" name="Plastiques (Hors PET)" dataDxfId="9" xr3:uid="{6D1F233A-69C9-4D8C-A780-6E9CCEAB4858}">
       <x:calculatedColumnFormula>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="7" name="Déchets spéciaux" dataDxfId="8" xr3:uid="{61C310F3-A0B4-4844-A18F-D3DB5B717BB6}">
       <x:calculatedColumnFormula>Source[[#This Row],[Déchets spéciaux (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="8" name="Huiles" dataDxfId="7" xr3:uid="{DC1EC1E1-C0BD-4AD3-9A44-3BF6F167CE35}">
       <x:calculatedColumnFormula>Source[[#This Row],[Huile (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="9" name="Appareils EE" dataDxfId="6" xr3:uid="{79547CA9-8ED4-4F03-9691-B18FC58D5E05}">
       <x:calculatedColumnFormula>Source[[#This Row],[Appareil EE (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="15" name="Inerte" dataDxfId="5" xr3:uid="{45A9FCE3-9002-40B1-B045-9C6B049BCB67}">
       <x:calculatedColumnFormula>Source[[#This Row],[Déchets inertes (t)]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="10" name="Collectés séparément [t]" dataDxfId="4" xr3:uid="{9F570FDC-F827-4544-A482-71269F6C424E}">
-      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:calculatedColumnFormula>
+      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="11" name="Collectes_separees_kg_hbt" dataDxfId="3" xr3:uid="{A1EC23BB-59B6-4C5E-A017-01DA9E13D710}">
       <x:calculatedColumnFormula>IF(Source[[#This Row],[Population]]=0,0,L2/Source[[#This Row],[Population]]*1000)</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="12" name="Autres séparés" dataDxfId="2" xr3:uid="{8C6E3661-C892-46D5-B73A-908C9C6F9D1C}">
-      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:calculatedColumnFormula>
+      <x:calculatedColumnFormula>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="13" name="Déchets totaux" dataDxfId="1" xr3:uid="{DB73C43B-6DCA-42F5-B1A1-427026A99BD8}">
       <x:calculatedColumnFormula>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:calculatedColumnFormula>
     </x:tableColumn>
     <x:tableColumn id="14" name="Tx de collecte séparée [%]" dataDxfId="0" xr3:uid="{545A3D1F-A014-458F-B359-760BBAD72853}">
       <x:calculatedColumnFormula>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:calculatedColumnFormula>
     </x:tableColumn>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Source" displayName="Source" ref="A1:W11" totalsRowShown="0" xr:uid="{955287C6-A99E-4966-8E2A-42D7DE1D8D14}" mc:Ignorable="xr xr3">
   <x:autoFilter ref="A1:W11" xr:uid="{16E49E89-051D-45BE-9B07-A56DDD1B9066}"/>
   <x:tableColumns count="23">
     <x:tableColumn id="1" name="Périmetre" xr3:uid="{D8A2939B-66D7-4FE2-884B-ACAA7421C8CB}"/>
     <x:tableColumn id="2" name="No Ofs" xr3:uid="{093229B7-C811-4E6E-A18A-BC78B157FEB7}"/>
     <x:tableColumn id="3" name="Commune" xr3:uid="{E9A4B89F-0802-4579-A261-F56BD0B4DB60}"/>
     <x:tableColumn id="4" name="Période" xr3:uid="{A5BD9A42-12F8-42A3-8470-1E1469356B90}"/>
     <x:tableColumn id="5" name="Population" xr3:uid="{F1DCD6A4-3770-4A96-BD6C-8C6C4E4572B1}"/>
     <x:tableColumn id="6" name="Ordures ménagères (t)" xr3:uid="{0C28517C-6123-49EA-AECB-5BCCD4E816FE}"/>
     <x:tableColumn id="7" name="Déchets encombrants (t)" xr3:uid="{9D8E1748-6510-440D-8729-986B00C27A89}"/>
     <x:tableColumn id="8" name="Déchets communaux (t)" xr3:uid="{086150C9-7AF3-49A8-8572-7FBA110A7EEC}"/>
     <x:tableColumn id="9" name="Biodéchets (t)" xr3:uid="{724E4B31-183D-4B3A-A5C5-2C05C50ECF02}"/>
@@ -5713,59 +5713,59 @@
       <x:c r="F2">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G2">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H2">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L2">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M2">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L2/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N2">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O2">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P2">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A3">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C3">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D3">
@@ -5779,59 +5779,59 @@
       <x:c r="F3">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G3">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H3">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L3">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M3">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L3/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N3">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O3">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P3">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A4">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C4">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D4">
@@ -5845,59 +5845,59 @@
       <x:c r="F4">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H4">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L4">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M4">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L4/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N4">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P4">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A5">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C5">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D5">
@@ -5911,59 +5911,59 @@
       <x:c r="F5">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H5">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L5">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M5">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L5/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N5">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O5">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P5">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A6">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6">
@@ -5977,59 +5977,59 @@
       <x:c r="F6">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G6">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L6/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N6">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O6">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P6">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A7">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7">
@@ -6043,59 +6043,59 @@
       <x:c r="F7">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L7/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N7">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O7">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P7">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A8">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C8">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8">
@@ -6109,59 +6109,59 @@
       <x:c r="F8">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G8">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L8/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N8">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O8">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P8">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A9">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B9">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9">
@@ -6175,59 +6175,59 @@
       <x:c r="F9">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L9/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N9">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O9">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P9">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A10">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B10">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10">
@@ -6241,59 +6241,59 @@
       <x:c r="F10">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L10/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N10">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O10">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P10">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A11">
         <x:f>Source[[#This Row],[Période]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11">
         <x:f>Source[[#This Row],[Ordures ménagères (t)]]+Source[[#This Row],[Déchets encombrants (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,Formules[[#This Row],[Incinérables '[t']]]/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
@@ -6307,59 +6307,59 @@
       <x:c r="F11">
         <x:f>Source[[#This Row],[Verre (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11">
         <x:f>Source[[#This Row],[Plastiques (Hors PET) (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11">
         <x:f>Source[[#This Row],[Déchets spéciaux (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11">
         <x:f>Source[[#This Row],[Huile (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11">
         <x:f>Source[[#This Row],[Appareil EE (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11">
         <x:f>Source[[#This Row],[Déchets inertes (t)]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11">
-        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Biodéchets (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11">
         <x:f>IF(Source[[#This Row],[Population]]=0,0,L11/Source[[#This Row],[Population]]*1000)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="N11">
-        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])</x:f>
+        <x:f>SUM(Source[[#This Row],[Plastiques (Hors PET) (t)]:[Pneus (t)]])+MAX(0,Source[[#This Row],[Briques à boisson (t)]])</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="O11">
         <x:f>Formules[[#This Row],[Incinérables '[t']]]+Formules[[#This Row],[Collectés séparément '[t']]]+Formules[[#This Row],[Inerte]]</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="P11">
         <x:f>IF(Formules[[#This Row],[Déchets totaux]]=0,0,Formules[[#This Row],[Collectés séparément '[t']]]/Formules[[#This Row],[Déchets totaux]])</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
       <x:c r="A13" s="25" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A14" s="1"/>
     </x:row>
     <x:row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <x:c r="A15" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B15" s="1"/>
       <x:c r="C15" s="1" t="s">
@@ -7484,152 +7484,152 @@
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E9">
         <x:v>846303</x:v>
       </x:c>
       <x:c r="F9">
         <x:v>110786.32283</x:v>
       </x:c>
       <x:c r="G9">
         <x:v>20869.23265</x:v>
       </x:c>
       <x:c r="H9">
         <x:v>6592.81912</x:v>
       </x:c>
       <x:c r="I9">
-        <x:v>73980.10188</x:v>
+        <x:v>73955.60188</x:v>
       </x:c>
       <x:c r="J9">
         <x:v>20605.75099</x:v>
       </x:c>
       <x:c r="K9">
         <x:v>49919.11745</x:v>
       </x:c>
       <x:c r="L9">
         <x:v>10034.86191</x:v>
       </x:c>
       <x:c r="M9">
-        <x:v>33025.87578</x:v>
+        <x:v>33191.50578</x:v>
       </x:c>
       <x:c r="N9">
-        <x:v>2613.72363</x:v>
+        <x:v>2614.93163</x:v>
       </x:c>
       <x:c r="O9">
         <x:v>1706.10519</x:v>
       </x:c>
       <x:c r="P9">
         <x:v>1088.00732</x:v>
       </x:c>
       <x:c r="Q9">
         <x:v>426.10173</x:v>
       </x:c>
       <x:c r="R9">
         <x:v>3967.47119</x:v>
       </x:c>
       <x:c r="S9">
-        <x:v>5021.62472</x:v>
+        <x:v>5029.48672</x:v>
       </x:c>
       <x:c r="T9">
         <x:v>394.51124</x:v>
       </x:c>
       <x:c r="U9">
         <x:v>264.10052</x:v>
       </x:c>
       <x:c r="V9">
         <x:v>13926.59946</x:v>
       </x:c>
       <x:c r="W9">
         <x:v>57.61788</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E10">
         <x:v>855749</x:v>
       </x:c>
       <x:c r="F10">
-        <x:v>111766.11214</x:v>
+        <x:v>112133.48414</x:v>
       </x:c>
       <x:c r="G10">
         <x:v>21761.68808</x:v>
       </x:c>
       <x:c r="H10">
         <x:v>6745.019</x:v>
       </x:c>
       <x:c r="I10">
-        <x:v>79302.79321</x:v>
+        <x:v>79792.29321</x:v>
       </x:c>
       <x:c r="J10">
         <x:v>21084.53353</x:v>
       </x:c>
       <x:c r="K10">
         <x:v>48489.63643</x:v>
       </x:c>
       <x:c r="L10">
         <x:v>10112.13505</x:v>
       </x:c>
       <x:c r="M10">
-        <x:v>31594.55076</x:v>
+        <x:v>31731.23076</x:v>
       </x:c>
       <x:c r="N10">
-        <x:v>2629.66514</x:v>
+        <x:v>2623.05514</x:v>
       </x:c>
       <x:c r="O10">
         <x:v>1687.9966</x:v>
       </x:c>
       <x:c r="P10">
         <x:v>1134.15992</x:v>
       </x:c>
       <x:c r="Q10">
         <x:v>449.22077</x:v>
       </x:c>
       <x:c r="R10">
         <x:v>4124.92158</x:v>
       </x:c>
       <x:c r="S10">
         <x:v>5181.24494</x:v>
       </x:c>
       <x:c r="T10">
-        <x:v>439.37359</x:v>
+        <x:v>423.92359</x:v>
       </x:c>
       <x:c r="U10">
         <x:v>230.50713</x:v>
       </x:c>
       <x:c r="V10">
         <x:v>13827.84435</x:v>
       </x:c>
       <x:c r="W10">
         <x:v>85.94963</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B11">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E11">
         <x:v>864226</x:v>
       </x:c>
       <x:c r="F11">